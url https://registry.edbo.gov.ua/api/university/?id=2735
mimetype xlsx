--- v0 (2025-12-30)
+++ v1 (2026-05-25)
@@ -242,51 +242,51 @@
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>ЧОІППО імені К.Д.Ушинського</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>Chernihiv regional institute of post-graduate pedagogical education named after K.D.Ushynskyi</t>
+          <t>K. D. Ushynskyi Chernihiv Regional Institute of Postgraduate Pedagogical Education</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
@@ -1016,51 +1016,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>