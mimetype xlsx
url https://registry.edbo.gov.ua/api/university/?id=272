--- v2 (2026-02-13)
+++ v3 (2026-05-22)
@@ -305,51 +305,51 @@
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>61001</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
@@ -2322,51 +2322,51 @@
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>26159</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t>НД 2186857</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>26160</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
@@ -2490,147 +2490,147 @@
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
         <v>29171</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t>- 1387</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Мистецтво. Музичне мистецтво</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>64546</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Мистецтво. Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t>НД 2186859</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>29164</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Музичне мистецтво)</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t>НД 2186859</t>
         </is>
       </c>
       <c r="K8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
         <v>29163</v>
@@ -2920,178 +2920,178 @@
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>26165</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>- 1370</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>26164</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>- 1385</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>українська мова та література</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
         <v>29166</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>- 1388</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>26162</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
           <t>- 1344</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
@@ -3123,54 +3123,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>26167</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I21" s="9"/>
+          <t>- 20234</t>
+        </is>
+      </c>
+      <c r="I21" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
@@ -3211,51 +3213,51 @@
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>26161</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t>НД 2186858</t>
         </is>
       </c>
       <c r="K23" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>85641</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
@@ -3371,51 +3373,51 @@
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>Інформатика</t>
         </is>
       </c>
       <c r="E27" s="6" t="n">
         <v>85629</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Інформатика)</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t>- 17245</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D28" s="3" t="inlineStr">
@@ -3676,51 +3678,51 @@
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E34" s="6" t="n">
         <v>85770</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t>- 17252</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D35" s="3"/>
@@ -3795,92 +3797,92 @@
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>85769</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 17250</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>86223</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>- 17251</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
@@ -4049,51 +4051,51 @@
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>26182</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>- 2609</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D44" s="3"/>
@@ -4666,96 +4668,96 @@
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>26175</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>- 2525</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>26177</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="7" t="inlineStr">
         <is>
           <t>- 2814</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J57" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D58" s="3"/>
@@ -4801,51 +4803,51 @@
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>85642</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t>- 17258</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D60" s="3"/>
@@ -5363,276 +5365,276 @@
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>85778</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H71" s="7" t="inlineStr">
         <is>
           <t>- 17262</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>85777</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H72" s="7" t="inlineStr">
         <is>
           <t>- 17265</t>
         </is>
       </c>
       <c r="I72" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>48225</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>- 2927</t>
         </is>
       </c>
       <c r="I73" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>48221</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t>- 2025</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>A1</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>86228</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H75" s="7" t="inlineStr">
         <is>
           <t>- 17267</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>86229</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
           <t>- 17266</t>
         </is>
       </c>
       <c r="I76" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K76"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -7482,54 +7484,54 @@
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F53" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>