--- v2 (2026-02-21)
+++ v3 (2026-04-08)
@@ -894,182 +894,182 @@
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>50263</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Богослів'я</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 1655</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>85989</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Богослів’я</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 17940</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>50264</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Богослів'я</t>
         </is>
       </c>
       <c r="G4" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>- 1907</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>85990</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Богослів’я</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t>- 17941</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D6" s="3"/>
@@ -1262,51 +1262,51 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>62</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>