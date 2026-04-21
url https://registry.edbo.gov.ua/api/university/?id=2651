--- v1 (2026-02-11)
+++ v2 (2026-04-21)
@@ -2114,97 +2114,93 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="8" t="n">
         <v>42938</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I14" s="9"/>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42937</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I15" s="9"/>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
@@ -2741,84 +2737,84 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
@@ -2873,51 +2869,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>