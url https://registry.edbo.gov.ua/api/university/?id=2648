--- v1 (2026-02-23)
+++ v2 (2026-05-16)
@@ -1640,51 +1640,51 @@
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>4</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>