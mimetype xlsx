--- v1 (2026-02-11)
+++ v2 (2026-05-04)
@@ -425,51 +425,51 @@
         <is>
           <t>ncntu.com.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Нагорний Ростислав Васильович</t>
+          <t>Скрипник Василь Степанович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -2618,51 +2618,51 @@
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>35303</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>- 1838</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Молодший спеціаліст</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D4" s="3"/>
@@ -4595,51 +4595,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -4796,51 +4796,51 @@
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>71</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
@@ -4994,84 +4994,84 @@
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>95</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
@@ -5090,54 +5090,54 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>