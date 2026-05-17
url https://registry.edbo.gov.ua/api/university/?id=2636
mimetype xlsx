--- v1 (2026-02-14)
+++ v2 (2026-05-17)
@@ -3112,51 +3112,51 @@
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>32214</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 1785</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
@@ -4612,51 +4612,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -4876,51 +4876,51 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -5173,84 +5173,84 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>