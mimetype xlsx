--- v1 (2026-02-28)
+++ v2 (2026-04-17)
@@ -269,51 +269,51 @@
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>Separated Subdivision of National University of Life and Environmental Sciences of Ukraine "Berezhany Agrotechnical Institute"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1959</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
@@ -3781,51 +3781,51 @@
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>107</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
@@ -3913,51 +3913,51 @@
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>62</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -4009,51 +4009,51 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>88</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
@@ -4141,54 +4141,54 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -4247,51 +4247,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F25" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
@@ -4310,51 +4310,51 @@
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F27" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>