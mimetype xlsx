--- v2 (2026-02-02)
+++ v3 (2026-04-02)
@@ -961,74 +961,74 @@
       <c r="B2" s="7" t="n">
         <v>87</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7214 Слюсар із складання металевих конструкцій
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>