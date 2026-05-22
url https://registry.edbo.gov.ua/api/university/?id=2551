--- v3 (2026-04-02)
+++ v4 (2026-05-22)
@@ -984,51 +984,51 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>69</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7214 Слюсар із складання металевих конструкцій
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>