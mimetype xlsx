--- v3 (2026-03-17)
+++ v4 (2026-05-25)
@@ -2286,91 +2286,93 @@
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>11030</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Менеджмент мистецтва</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="8" t="inlineStr">
         <is>
           <t>- 1319</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>18931</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Культурологія, артекспертиза</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>- 21265</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J18" s="8" t="inlineStr">
         <is>
           <t>НД 1497105</t>
         </is>
       </c>
       <c r="K18" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
@@ -3062,580 +3064,580 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>81361</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Менеджмент мистецтва</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t>- 17784</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
         <v>25004</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H36" s="8" t="inlineStr">
         <is>
           <t>АД 14008491</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t>НД 1497114</t>
         </is>
       </c>
       <c r="K36" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>25002</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Дизайн одягу (взуття)</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I37" s="9"/>
       <c r="J37" s="8" t="inlineStr">
         <is>
           <t>НД 1497114</t>
         </is>
       </c>
       <c r="K37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
         <v>25003</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I38" s="9"/>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t>НД 1497114</t>
         </is>
       </c>
       <c r="K38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>8855</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Сакральне мистецтво</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H39" s="8" t="inlineStr">
         <is>
           <t>- 8876</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J39" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K39" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>10489</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Реставрація творів мистецтва</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t>- 8877</t>
         </is>
       </c>
       <c r="I40" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>10917</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Монументальний живопис</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H41" s="8" t="inlineStr">
         <is>
           <t>АД 14008496</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
         <v>46204</v>
       </c>
       <c r="J41" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K41" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B42" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>11438</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Монументально-декоративна скульптура</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t>АД 14008497</t>
         </is>
       </c>
       <c r="I42" s="9" t="n">
         <v>46204</v>
       </c>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K42" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>11902</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Художнє скло</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t>- 8879</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>25000</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Арт текстиль</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H44" s="8" t="inlineStr">
         <is>
           <t>- 8878</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K44" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>55316</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Актуальні мистецькі практики</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H45" s="8" t="inlineStr">
         <is>
           <t>- 8875</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J45" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>63342</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Мистецтво кераміки, дерева, металу</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I46" s="9"/>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t>НД 1497113</t>
         </is>
       </c>
       <c r="K46" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>11903</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Менеджмент мистецтва</t>
@@ -3681,369 +3683,383 @@
       <c r="E48" s="6" t="n">
         <v>63346</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="8" t="inlineStr">
         <is>
           <t>НД 1497111</t>
         </is>
       </c>
       <c r="K48" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>82493</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Культурологія, галерейна діяльність</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K49" s="9"/>
+          <t>НД 1497111</t>
+        </is>
+      </c>
+      <c r="K49" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E50" s="6" t="n">
         <v>87780</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K50" s="9"/>
+          <t>НД 1497114</t>
+        </is>
+      </c>
+      <c r="K50" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюму</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
         <v>87782</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Дизайн костюма</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H51" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K51" s="9"/>
+          <t>НД 1497114</t>
+        </is>
+      </c>
+      <c r="K51" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
         <v>87781</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Дизайн середовища</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K52" s="9"/>
+          <t>НД 1497114</t>
+        </is>
+      </c>
+      <c r="K52" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>82478</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Мистецтво кераміки, дерева, металу</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K53" s="9"/>
+          <t>НД 1497113</t>
+        </is>
+      </c>
+      <c r="K53" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>82479</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Арт текстиль</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t>- 14606</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J54" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K54" s="9"/>
+          <t>НД 1497113</t>
+        </is>
+      </c>
+      <c r="K54" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Декоративне мистецтво та ремесла</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>82491</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Художнє скло</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t>- 14607</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J55" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K55" s="9"/>
+          <t>НД 1497113</t>
+        </is>
+      </c>
+      <c r="K55" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
         <v>82496</v>
       </c>
@@ -4518,226 +4534,228 @@
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>48042</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H67" s="8" t="inlineStr">
         <is>
           <t>- 2411</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J67" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>48041</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H68" s="8" t="inlineStr">
         <is>
           <t>- 2410</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J68" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>82509</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H69" s="8" t="inlineStr">
         <is>
           <t>- 14608</t>
         </is>
       </c>
       <c r="I69" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J69" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
         <v>82508</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Історія і теорія мистецтва</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H70" s="8" t="inlineStr">
         <is>
           <t>- 17783</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J70" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>55655</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I71" s="9"/>
+          <t>- 20252</t>
+        </is>
+      </c>
+      <c r="I71" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J71" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
@@ -5099,88 +5117,88 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Реставрація</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -5313,54 +5331,54 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
@@ -5449,51 +5467,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E18" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
@@ -5593,51 +5611,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>
@@ -5795,51 +5813,51 @@
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>B4</t>
         </is>
       </c>