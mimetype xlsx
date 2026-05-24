--- v3 (2026-03-25)
+++ v4 (2026-05-24)
@@ -2114,51 +2114,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -2243,54 +2243,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -2309,51 +2309,51 @@
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -2375,84 +2375,84 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I11"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>