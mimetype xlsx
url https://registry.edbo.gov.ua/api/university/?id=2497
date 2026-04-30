--- v1 (2026-03-07)
+++ v2 (2026-04-30)
@@ -833,51 +833,51 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>255</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>