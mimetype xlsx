--- v2 (2026-02-13)
+++ v3 (2026-05-13)
@@ -1286,97 +1286,97 @@
       </c>
       <c r="B6" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>47</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="6" t="n">