--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -3730,51 +3730,51 @@
       </c>
       <c r="B7" s="6" t="n">
         <v>60</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>6113 Озеленювач
 6113 Квітникар
 6111 Плодоовочівник</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>45</v>
       </c>