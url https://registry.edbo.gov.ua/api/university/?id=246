--- v1 (2026-02-23)
+++ v2 (2026-05-23)
@@ -850,54 +850,56 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>32</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H5" s="9"/>
+          <t> 21282</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.06.2022 № 115-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
         <is>
@@ -2654,92 +2656,92 @@
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>10704</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I11" s="9"/>
       <c r="J11" s="8" t="inlineStr">
         <is>
           <t>НД 0289324</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>57833</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Кризова психологія</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I12" s="9"/>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t>НД 0289324</t>
         </is>
       </c>
       <c r="K12" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>19262</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -3423,56 +3425,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
         <v>9375</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t>- 10379</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
@@ -3667,54 +3667,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>293</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>54176</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>- 21282</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
@@ -4150,92 +4152,92 @@
           <t>Психологія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>70055</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>Кризова психологія</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I47" s="9"/>
       <c r="J47" s="8" t="inlineStr">
         <is>
           <t>УД 05019327</t>
         </is>
       </c>
       <c r="K47" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>70056</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="8" t="inlineStr">
         <is>
           <t>УД 05019327</t>
         </is>
       </c>
       <c r="K48" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>70159</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -4890,96 +4892,96 @@
       <c r="E65" s="6" t="n">
         <v>55411</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Реабілітаційна психологія в надзвичайних ситуаціях</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H65" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I65" s="9"/>
       <c r="J65" s="8" t="inlineStr">
         <is>
           <t>НД 0289355</t>
         </is>
       </c>
       <c r="K65" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>63768</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Клінічна психологія</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H66" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I66" s="9"/>
       <c r="J66" s="8" t="inlineStr">
         <is>
           <t>НД 0289355</t>
         </is>
       </c>
       <c r="K66" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
         <v>60194</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -5679,141 +5681,141 @@
       <c r="E82" s="6" t="n">
         <v>69563</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Міжнародні комунікації та медіація в умовах конфліктного врегулювання</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I82" s="9"/>
       <c r="J82" s="8" t="inlineStr">
         <is>
           <t>НД 0289358</t>
         </is>
       </c>
       <c r="K82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>70058</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Реадаптаційна психологія</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I83" s="9"/>
       <c r="J83" s="8" t="inlineStr">
         <is>
           <t>УД 05019332</t>
         </is>
       </c>
       <c r="K83" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>70059</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Клінічна психологія</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H84" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I84" s="9"/>
       <c r="J84" s="8" t="inlineStr">
         <is>
           <t>УД 05019332</t>
         </is>
       </c>
       <c r="K84" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>70173</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Політична журналістика</t>
@@ -6084,51 +6086,51 @@
       <c r="E91" s="6" t="n">
         <v>70176</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I91" s="9"/>
       <c r="J91" s="8" t="inlineStr">
         <is>
           <t>НД 0289370</t>
         </is>
       </c>
       <c r="K91" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>71223</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -6483,141 +6485,141 @@
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>37499</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H100" s="8" t="inlineStr">
         <is>
           <t>- 1196</t>
         </is>
       </c>
       <c r="I100" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J100" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B101" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>37471</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H101" s="8" t="inlineStr">
         <is>
           <t>- 1488</t>
         </is>
       </c>
       <c r="I101" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J101" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B102" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>37489</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H102" s="8" t="inlineStr">
         <is>
           <t>- 1284</t>
         </is>
       </c>
       <c r="I102" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J102" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B103" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D103" s="3"/>
@@ -6661,51 +6663,51 @@
       <c r="C104" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
         <v>37500</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H104" s="8" t="inlineStr">
         <is>
           <t>- 1281</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J104" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D105" s="3"/>
@@ -6751,51 +6753,51 @@
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>37501</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H106" s="8" t="inlineStr">
         <is>
           <t>- 1282</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D107" s="3"/>
@@ -6839,231 +6841,231 @@
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>47897</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H108" s="8" t="inlineStr">
         <is>
           <t>- 1283</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J108" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>70054</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H109" s="8" t="inlineStr">
         <is>
           <t>- 13410</t>
         </is>
       </c>
       <c r="I109" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J109" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>80039</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H110" s="8" t="inlineStr">
         <is>
           <t>- 13414</t>
         </is>
       </c>
       <c r="I110" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J110" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
         <v>80041</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H111" s="8" t="inlineStr">
         <is>
           <t>- 13412</t>
         </is>
       </c>
       <c r="I111" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J111" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>70178</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H112" s="8" t="inlineStr">
         <is>
           <t>- 13413</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J112" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D113" s="3"/>
@@ -7107,51 +7109,51 @@
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
         <v>71225</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H114" s="8" t="inlineStr">
         <is>
           <t>- 13411</t>
         </is>
       </c>
       <c r="I114" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J114" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D115" s="3"/>
@@ -7197,51 +7199,51 @@
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
         <v>70257</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H116" s="8" t="inlineStr">
         <is>
           <t>- 13419</t>
         </is>
       </c>
       <c r="I116" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J116" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D117" s="3"/>
@@ -7392,51 +7394,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
@@ -7705,84 +7707,84 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -7903,51 +7905,51 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
@@ -8447,51 +8449,51 @@
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
@@ -8648,51 +8650,51 @@
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>67</v>
       </c>
       <c r="F40" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
@@ -8744,54 +8746,54 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
@@ -8942,51 +8944,51 @@
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -9625,51 +9627,51 @@
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -9721,51 +9723,51 @@
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F72" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
@@ -10087,51 +10089,51 @@
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
@@ -10381,117 +10383,117 @@
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B92" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F93" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B94" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="F94" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -10513,117 +10515,117 @@
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
           <t>102</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Хімія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>