--- v1 (2026-01-31)
+++ v2 (2026-05-01)
@@ -799,51 +799,51 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>24</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець продовольчих товарів
 5220 Продавець непродовольчих товарів</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>90</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
@@ -866,96 +866,96 @@
       </c>
       <c r="B5" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7412 Кондитер
 5122 Кухар</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7422 Столяр</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
@@ -979,51 +979,51 @@
       </c>
       <c r="B10" s="7" t="n">
         <v>2</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7436 Швачка
 7433 Кравець</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
-        <v>93</v>
+        <v>63</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю
 8211 Оператор верстатів з програмним керуванням</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
         <v>73</v>
       </c>
       <c r="C12" s="7" t="n">