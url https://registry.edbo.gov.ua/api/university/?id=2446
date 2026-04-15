--- v1 (2026-01-31)
+++ v2 (2026-04-15)
@@ -821,51 +821,51 @@
       <c r="B3" s="7" t="n">
         <v>70</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур
 7141 Маляр</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>89</v>
       </c>