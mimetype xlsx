--- v2 (2026-03-27)
+++ v3 (2026-05-12)
@@ -883,54 +883,56 @@
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H5" s="9"/>
+          <t> 20970</t>
+        </is>
+      </c>
+      <c r="H5" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.04.2025 № 30-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
@@ -1006,54 +1008,56 @@
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G8" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H8" s="9"/>
+          <t> 20789</t>
+        </is>
+      </c>
+      <c r="H8" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 21.06.2023 № 245-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
@@ -2242,55 +2246,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>51548</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Artes Liberales: Філологія</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
-          <t>- 12216</t>
+          <t>- 20695</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46155</v>
+        <v>46498</v>
       </c>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D8" s="3"/>
@@ -3825,54 +3829,56 @@
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="E44" s="6" t="n">
         <v>59152</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H44" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I44" s="9"/>
+          <t>- 20789</t>
+        </is>
+      </c>
+      <c r="I44" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J44" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K44" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
@@ -4725,54 +4731,56 @@
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="E64" s="6" t="n">
         <v>68089</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>Ерготерапія</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H64" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I64" s="9"/>
+          <t>- 20970</t>
+        </is>
+      </c>
+      <c r="I64" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J64" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B65" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
@@ -5685,84 +5693,84 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="8" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
@@ -5784,51 +5792,51 @@
       <c r="H20" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -6316,84 +6324,84 @@
       <c r="H36" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>5</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>