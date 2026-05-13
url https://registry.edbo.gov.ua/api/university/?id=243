--- v3 (2026-03-25)
+++ v4 (2026-05-13)
@@ -3035,54 +3035,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
@@ -3170,51 +3170,51 @@
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>19</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
@@ -3233,87 +3233,87 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>37</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">