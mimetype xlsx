--- v2 (2026-02-06)
+++ v3 (2026-04-16)
@@ -1072,51 +1072,51 @@
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G4" s="8" t="inlineStr">
         <is>
           <t>УП 11013910</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 11.02.2021 № 17-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
@@ -1841,51 +1841,51 @@
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>31621</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t>УП 11013910</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>31622</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
@@ -2382,85 +2382,85 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
@@ -2515,51 +2515,51 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -2618,84 +2618,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I13"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>