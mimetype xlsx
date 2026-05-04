--- v1 (2025-12-07)
+++ v2 (2026-05-04)
@@ -348,85 +348,89 @@
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>с-ще Ярмолинці</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>вул. Пушкіна, 2</t>
+          <t>вул. Захисників України, 2</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(038)532-33-01, (038)533-03-05</t>
+          <t>+38(038)-532-33-01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>jpl-2002@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3"/>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>https://dnzyapcpo.km.ua/</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Нарольський Павло Володимирович</t>
         </is>
       </c>
     </row>
@@ -1256,51 +1260,51 @@
       </c>
       <c r="B7" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>24</v>
       </c>
       <c r="C9" s="7" t="n">