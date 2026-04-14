--- v2 (2026-02-27)
+++ v3 (2026-04-14)
@@ -1220,51 +1220,51 @@
       <c r="B11" s="7" t="n">
         <v>80</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7412 Кулінар борошняних виробів
 5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7436 Швачка
 7433 Кравець</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>72</v>
       </c>
       <c r="C13" s="7" t="n">