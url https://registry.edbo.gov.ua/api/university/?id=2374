--- v2 (2026-02-09)
+++ v3 (2026-05-05)
@@ -877,211 +877,211 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7423 Верстатник деревообробних верстатів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник систем утеплення будівель</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>2</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7133 Штукатур
 7129 Монтажник гіпсокартонних конструкцій</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>27</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7422 Столяр</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>3</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>