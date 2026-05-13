--- v2 (2026-03-23)
+++ v3 (2026-05-13)
@@ -3418,51 +3418,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -3484,51 +3484,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>1</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -3748,51 +3748,51 @@
       <c r="H11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="8" t="n">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>