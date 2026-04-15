--- v2 (2026-02-22)
+++ v3 (2026-04-15)
@@ -2529,51 +2529,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
@@ -2628,84 +2628,84 @@
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -2853,51 +2853,51 @@
       <c r="B4" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>11</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
@@ -2919,51 +2919,51 @@
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>119</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
         <v>75</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>