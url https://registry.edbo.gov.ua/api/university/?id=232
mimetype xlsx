--- v2 (2026-02-23)
+++ v3 (2026-04-21)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$54</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$62</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$39</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$34</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -728,51 +728,51 @@
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
           <t>УП 11020263</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
@@ -810,51 +810,51 @@
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>100</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
           <t>УП 11018177</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
@@ -892,51 +892,51 @@
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G7" s="8" t="inlineStr">
         <is>
           <t>УП 11020272</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
@@ -4140,92 +4140,92 @@
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>20660</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>управління персоналом та економіка праці</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I15" s="9"/>
       <c r="J15" s="8" t="inlineStr">
         <is>
           <t>УП 11013954</t>
         </is>
       </c>
       <c r="K15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>26702</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I16" s="9"/>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t>УП 11013954</t>
         </is>
       </c>
       <c r="K16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>26703</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -4546,51 +4546,51 @@
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E25" s="6" t="n">
         <v>61634</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I25" s="9"/>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t>УП 11018177</t>
         </is>
       </c>
       <c r="K25" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>26697</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -4626,51 +4626,51 @@
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>26696</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t>УП 11013958</t>
         </is>
       </c>
       <c r="K27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>51570</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -4749,51 +4749,51 @@
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>78546</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Корекційна психопедагогіка)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I30" s="9"/>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t>УП 11020255</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>78550</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -4913,92 +4913,92 @@
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>78556</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I34" s="9"/>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t>УП 11020259</t>
         </is>
       </c>
       <c r="K34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>78558</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t>УП 11020260</t>
         </is>
       </c>
       <c r="K35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>78560</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -5120,92 +5120,92 @@
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E39" s="6" t="n">
         <v>78566</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I39" s="9"/>
       <c r="J39" s="8" t="inlineStr">
         <is>
           <t>УП 11020263</t>
         </is>
       </c>
       <c r="K39" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>78564</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I40" s="9"/>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t>УП 11020264</t>
         </is>
       </c>
       <c r="K40" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
         <v>21289</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Корекційна освіта</t>
@@ -5842,325 +5842,325 @@
       <c r="E55" s="6" t="n">
         <v>78547</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Корекційна психопедагогіка)</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H55" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I55" s="9"/>
       <c r="J55" s="8" t="inlineStr">
         <is>
           <t>УП 11020265</t>
         </is>
       </c>
       <c r="K55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>78551</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I56" s="9"/>
       <c r="J56" s="8" t="inlineStr">
         <is>
           <t>УП 11020266</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>78554</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H57" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I57" s="9"/>
       <c r="J57" s="8" t="inlineStr">
         <is>
           <t>УП 11020267</t>
         </is>
       </c>
       <c r="K57" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>78557</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I58" s="9"/>
       <c r="J58" s="8" t="inlineStr">
         <is>
           <t>УП 11020268</t>
         </is>
       </c>
       <c r="K58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>78559</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H59" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I59" s="9"/>
       <c r="J59" s="8" t="inlineStr">
         <is>
           <t>УП 11020269</t>
         </is>
       </c>
       <c r="K59" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>78561</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H60" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I60" s="9"/>
       <c r="J60" s="8" t="inlineStr">
         <is>
           <t>УП 11020270</t>
         </is>
       </c>
       <c r="K60" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E61" s="6" t="n">
         <v>78567</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H61" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I61" s="9"/>
       <c r="J61" s="8" t="inlineStr">
         <is>
           <t>УП 11020272</t>
         </is>
       </c>
       <c r="K61" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="8" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
         <v>78565</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -6181,51 +6181,51 @@
         <is>
           <t>УП 11020273</t>
         </is>
       </c>
       <c r="K62" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K62"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I39"/>
+  <dimension ref="A1:I34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -6372,51 +6372,51 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -6835,51 +6835,51 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
@@ -7070,51 +7070,51 @@
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
@@ -7279,299 +7279,134 @@
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F32" s="6" t="n">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
-[...2 lines deleted...]
-      <c r="D34" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D34" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E34" s="6" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
-[...167 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I39"/>
+  <autoFilter ref="A1:I34"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>