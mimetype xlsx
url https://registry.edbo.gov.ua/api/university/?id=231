--- v1 (2026-02-22)
+++ v2 (2026-05-04)
@@ -1619,92 +1619,92 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>9959</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Облік,аудит та оподаткування</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t>УП 11013904</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>48725</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t>УП 11013904</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>10478</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -1742,51 +1742,51 @@
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>61119</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="8" t="inlineStr">
         <is>
           <t>УП 11017910</t>
         </is>
       </c>
       <c r="K7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>10905</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Менеджер-економіст</t>
@@ -2025,51 +2025,51 @@
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>79641</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I14" s="9"/>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t>УП 11019900</t>
         </is>
       </c>
       <c r="K14" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>79639</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>