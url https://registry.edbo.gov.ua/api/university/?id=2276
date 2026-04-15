--- v1 (2026-01-26)
+++ v2 (2026-04-15)
@@ -357,69 +357,77 @@
         <is>
           <t>с-ще Кути</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Кобилянської, 40</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>45502;</t>
+          <t>+38(034)-782-00-01</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
-      <c r="B17" s="3"/>
+      <c r="B17" s="3" t="inlineStr">
+        <is>
+          <t>kpl36@ukr.net</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3"/>
+      <c r="B18" s="3" t="inlineStr">
+        <is>
+          <t>https://kuty.licey.org.ua/</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Кравчук Наталія Георгіївна</t>
         </is>
       </c>
     </row>
@@ -828,51 +836,51 @@
       <c r="B4" s="7" t="n">
         <v>74</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7132 Лицювальник-мозаїст
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>28</v>
       </c>
       <c r="C6" s="7" t="n">