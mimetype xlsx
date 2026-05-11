--- v1 (2026-03-14)
+++ v2 (2026-05-11)
@@ -964,74 +964,74 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>29</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7331 Флорист
 5312 Оформлювач вітрин, приміщень та будівель</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>130</v>
       </c>
       <c r="C6" s="7" t="n">