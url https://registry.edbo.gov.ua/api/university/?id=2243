--- v2 (2026-02-22)
+++ v3 (2026-04-09)
@@ -357,77 +357,69 @@
         <is>
           <t>м. Кременчук</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>просп. Лесі Українки, 44</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(0536)75-82-16</t>
+          <t>40598;</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
-      <c r="B17" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B17" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
-      <c r="B18" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Крутько Валентина Петрівна</t>
         </is>
       </c>
     </row>
@@ -1236,74 +1228,74 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 4222 Адміністратор (господар) залу</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5129 Майстер ресторанного обслуговування</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>24</v>
       </c>
       <c r="C4" s="7" t="n">
@@ -1351,74 +1343,74 @@
       </c>
       <c r="B6" s="7" t="n">
         <v>76</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5129 Майстер ресторанного обслуговування
 5122 Кухар</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>110</v>
+        <v>95</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>6112 Садовод
 6113 Озеленювач</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>19</v>
       </c>
       <c r="C9" s="7" t="n">
@@ -1511,51 +1503,51 @@
       </c>
       <c r="B13" s="7" t="n">
         <v>59</v>
       </c>
       <c r="C13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7241 Слюсар-електрик з ремонту електроустаткування</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7311 Приладист (перероблення нафти, нафтопродуктів, газу, сланців, вугілля та обслуговування магістральних трубопроводів)
 7242 Слюсар з контрольно-вимірювальних приладів та автоматики (електроніка)</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
         <v>26</v>
       </c>
       <c r="C15" s="7" t="n">