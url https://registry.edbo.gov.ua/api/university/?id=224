--- v2 (2026-03-16)
+++ v3 (2026-05-04)
@@ -366,63 +366,63 @@
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Євгена Чикаленка, 3</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(050)0885550</t>
+          <t>+38(050)-088-55-50</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>main@kiс.kr.ua</t>
+          <t>main@kic.kr.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>https://eti.edu.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Т.в.о. ректора</t>
         </is>
@@ -1857,51 +1857,51 @@
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>29</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>