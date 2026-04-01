--- v1 (2026-02-02)
+++ v2 (2026-04-01)
@@ -1037,51 +1037,51 @@
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5112 Провідник пасажирського вагона
 4211 Касир квитковий
 4211 Касир багажний
 9332 Прийомоздавальник вантажу та багажу</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>77</v>
       </c>
       <c r="C3" s="7" t="n">
@@ -1108,51 +1108,51 @@
       </c>
       <c r="B4" s="7" t="n">
         <v>112</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>8311 Помічник машиніста тепловоза
 7233 Слюсар з ремонту рухомого складу</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8311 Помічник машиніста електровоза
 7233 Слюсар з ремонту рухомого складу</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>68</v>
       </c>
       <c r="C6" s="7" t="n">