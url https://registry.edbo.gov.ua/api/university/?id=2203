--- v0 (2026-02-27)
+++ v1 (2026-05-24)
@@ -1866,51 +1866,51 @@
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>44594</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Монтаж, обслуговування і ремонт електротехнічних установок в агропромисловому комплексі</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t>- 0</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46420</v>
+        <v>46462</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D5" s="3"/>
@@ -2166,51 +2166,51 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
@@ -2354,280 +2354,280 @@
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>61</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>6131 Робітник фермерського господарства</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7129 Робітник з комплексного обслуговування й ремонту будинків</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>4</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>8169 Майстер з монтажу та обслуговування систем відновлювальної енергетики
 7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B13" s="8" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>