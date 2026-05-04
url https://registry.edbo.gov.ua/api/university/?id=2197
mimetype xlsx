--- v1 (2025-12-04)
+++ v2 (2026-05-04)
@@ -747,51 +747,51 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>49</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>6123 Бджоляр
 7422 Столяр</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>17</v>
       </c>