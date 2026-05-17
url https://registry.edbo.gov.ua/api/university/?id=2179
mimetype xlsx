--- v3 (2026-03-22)
+++ v4 (2026-05-17)
@@ -1041,51 +1041,51 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>14</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7133 Реставратор декоративних штукатурок і ліпних виробів</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>28</v>
       </c>
       <c r="C4" s="7" t="n">