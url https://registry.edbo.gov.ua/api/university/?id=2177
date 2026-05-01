--- v1 (2026-02-22)
+++ v2 (2026-05-01)
@@ -1189,123 +1189,123 @@
       <c r="B2" s="7" t="n">
         <v>73</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>26</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8332 Машиніст крана автомобільного</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 7212 Електрогазозварник
 7215 Стропальник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>42</v>
       </c>