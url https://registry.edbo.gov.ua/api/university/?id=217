--- v2 (2026-02-22)
+++ v3 (2026-04-16)
@@ -33,51 +33,51 @@
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Ліцензії ПТО" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Освітні програми" sheetId="9" state="visible" r:id="rId10"/>
     <sheet name="Здобувачі ВО" sheetId="10" state="visible" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$34</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$521</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$16</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$57</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$3</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$273</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$112</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$99</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -455,51 +455,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I112"/>
+  <dimension ref="A1:I99"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -547,51 +547,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
@@ -783,51 +783,51 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
@@ -885,51 +885,51 @@
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>19</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -951,84 +951,84 @@
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>12</v>
       </c>
       <c r="F15" s="6" t="n">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -1249,51 +1249,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -1589,93 +1589,93 @@
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
-      <c r="D33" s="3"/>
+      <c r="D33" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E33" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F33" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
-      <c r="D34" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
@@ -1697,117 +1697,117 @@
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>21</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -1826,186 +1826,186 @@
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F41" s="6" t="n">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
+        <v>6</v>
+      </c>
+      <c r="F44" s="6" t="n">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -2024,87 +2024,87 @@
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>17</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
         <v>33</v>
       </c>
       <c r="F47" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
@@ -2226,51 +2226,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -2295,51 +2295,51 @@
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>26</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -2358,51 +2358,51 @@
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -2424,51 +2424,51 @@
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F58" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
@@ -2490,51 +2490,51 @@
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
@@ -2828,51 +2828,51 @@
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
@@ -2897,51 +2897,51 @@
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
         <v>14</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -3092,51 +3092,51 @@
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -3288,1005 +3288,576 @@
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F86" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F89" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
-[...2 lines deleted...]
-      <c r="D90" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D90" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E90" s="6" t="n">
-        <v>7</v>
+        <v>70</v>
       </c>
       <c r="F90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F91" s="6" t="n">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="F93" s="6" t="n">
-        <v>26</v>
+        <v>1</v>
       </c>
       <c r="G93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F94" s="6" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="F96" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F97" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="F98" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
-[...431 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I112"/>
+  <autoFilter ref="A1:I99"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
@@ -9027,133 +8598,133 @@
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>296</v>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
           <t>УП 11019919</t>
         </is>
       </c>
       <c r="H2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>УП 11019924</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>400</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t>УП 11014022</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.03.2021 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
@@ -9189,172 +8760,172 @@
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F6" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
           <t>УП 11017683</t>
         </is>
       </c>
       <c r="H6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I6" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>26</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
           <t>УП 11014037</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.03.2021 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F8" s="6" t="n">
         <v>225</v>
       </c>
       <c r="G8" s="7" t="inlineStr">
         <is>
           <t>УП 11019935</t>
         </is>
       </c>
       <c r="H8" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G9" s="7" t="inlineStr">
         <is>
           <t>УП 11019939</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
@@ -9474,51 +9045,51 @@
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F13" s="6" t="n">
         <v>60</v>
       </c>
       <c r="G13" s="7" t="inlineStr">
         <is>
           <t>УП 11017684</t>
         </is>
       </c>
       <c r="H13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 24.05.2023 № 182-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="inlineStr">
@@ -12669,133 +12240,133 @@
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>9648</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Адаптивне фізичне виховання, фізична реабілітація</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t>УП 11014036</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>21583</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Адаптивна фізична культура та реабілітація</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t>УП 11014036</t>
         </is>
       </c>
       <c r="K5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>46967</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>УП 11014036</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>51322</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
@@ -13986,92 +13557,92 @@
           <t>Психологія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>7885</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I35" s="9"/>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t>УП 11014035</t>
         </is>
       </c>
       <c r="K35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>21840</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Вікова психологія</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I36" s="9"/>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t>УП 11014035</t>
         </is>
       </c>
       <c r="K36" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>055</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>19039</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Міжнародна інформація</t>
@@ -14355,51 +13926,51 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
         <v>18831</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I44" s="9"/>
       <c r="J44" s="7" t="inlineStr">
         <is>
           <t>УП 11014041</t>
         </is>
       </c>
       <c r="K44" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>8132</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -14519,215 +14090,215 @@
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>60613</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I48" s="9"/>
       <c r="J48" s="7" t="inlineStr">
         <is>
           <t>УП 11017679</t>
         </is>
       </c>
       <c r="K48" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>8217</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I49" s="9"/>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t>УП 11014040</t>
         </is>
       </c>
       <c r="K49" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>18851</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Менеджмент і світова економічна кон'юктура</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I50" s="9"/>
       <c r="J50" s="7" t="inlineStr">
         <is>
           <t>УП 11014040</t>
         </is>
       </c>
       <c r="K50" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>21753</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Менеджмент адміністрування</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I51" s="9"/>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t>УП 11014040</t>
         </is>
       </c>
       <c r="K51" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>21754</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I52" s="9"/>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t>УП 11014040</t>
         </is>
       </c>
       <c r="K52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>074</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>9051</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Адміністративний менеджмент</t>
@@ -14923,127 +14494,127 @@
           <t>Право</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>19052</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I58" s="9"/>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t>УП 11014022</t>
         </is>
       </c>
       <c r="K58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>7726</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t>- 5128</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>58501</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="7" t="inlineStr">
         <is>
           <t>- 5128</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D61" s="3"/>
@@ -16086,133 +15657,133 @@
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
         <v>9631</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I87" s="9"/>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t>УП 11014030</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>18815</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Виробництво продукції оздоровчого харчування</t>
         </is>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I88" s="9"/>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t>УП 11014030</t>
         </is>
       </c>
       <c r="K88" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>21584</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Харчування функціонального призначення</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I89" s="9"/>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t>УП 11014030</t>
         </is>
       </c>
       <c r="K89" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>51316</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
@@ -16527,96 +16098,96 @@
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
         <v>36662</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I98" s="9"/>
       <c r="J98" s="7" t="inlineStr">
         <is>
           <t>УП 11014037</t>
         </is>
       </c>
       <c r="K98" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E99" s="6" t="n">
         <v>61585</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I99" s="9"/>
       <c r="J99" s="7" t="inlineStr">
         <is>
           <t>УП 11017683</t>
         </is>
       </c>
       <c r="K99" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
         <v>51318</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
@@ -16652,92 +16223,92 @@
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
         <v>9368</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>управління міжнародними соціальними проектами і програмами</t>
         </is>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I101" s="9"/>
       <c r="J101" s="7" t="inlineStr">
         <is>
           <t>УП 11014034</t>
         </is>
       </c>
       <c r="K101" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>37300</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I102" s="9"/>
       <c r="J102" s="7" t="inlineStr">
         <is>
           <t>УП 11014034</t>
         </is>
       </c>
       <c r="K102" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
         <v>51317</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
           <t>Готельно - ресторанна справа</t>
@@ -16935,133 +16506,133 @@
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>18858</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I108" s="9"/>
       <c r="J108" s="7" t="inlineStr">
         <is>
           <t>УП 11014038</t>
         </is>
       </c>
       <c r="K108" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>21268</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Міжнародна інформація</t>
         </is>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I109" s="9"/>
       <c r="J109" s="7" t="inlineStr">
         <is>
           <t>УП 11014023</t>
         </is>
       </c>
       <c r="K109" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
         <v>47201</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікаціїї та регіональні студії</t>
         </is>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I110" s="9"/>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t>УП 11014023</t>
         </is>
       </c>
       <c r="K110" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D111" s="3" t="inlineStr">
         <is>
           <t>Біологія та здоров’я людини</t>
         </is>
       </c>
       <c r="E111" s="6" t="n">
         <v>78618</v>
@@ -17105,51 +16676,51 @@
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E112" s="6" t="n">
         <v>78616</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Корекційна психопедагогіка)</t>
         </is>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I112" s="9"/>
       <c r="J112" s="7" t="inlineStr">
         <is>
           <t>УП 11019907</t>
         </is>
       </c>
       <c r="K112" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D113" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E113" s="6" t="n">
         <v>78614</v>
@@ -17451,92 +17022,92 @@
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>78430</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I120" s="9"/>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t>УП 11019913</t>
         </is>
       </c>
       <c r="K120" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>78431</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G121" s="3"/>
       <c r="H121" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I121" s="9"/>
       <c r="J121" s="7" t="inlineStr">
         <is>
           <t>УП 11019912</t>
         </is>
       </c>
       <c r="K121" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
         <v>78438</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -17574,174 +17145,174 @@
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>78420</v>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G123" s="3"/>
       <c r="H123" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I123" s="9"/>
       <c r="J123" s="7" t="inlineStr">
         <is>
           <t>УП 11019915</t>
         </is>
       </c>
       <c r="K123" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>78421</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I124" s="9"/>
       <c r="J124" s="7" t="inlineStr">
         <is>
           <t>УП 11019916</t>
         </is>
       </c>
       <c r="K124" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>78422</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I125" s="9"/>
       <c r="J125" s="7" t="inlineStr">
         <is>
           <t>УП 11019917</t>
         </is>
       </c>
       <c r="K125" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>78423</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G126" s="3"/>
       <c r="H126" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I126" s="9"/>
       <c r="J126" s="7" t="inlineStr">
         <is>
           <t>УП 11019918</t>
         </is>
       </c>
       <c r="K126" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>78424</v>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -17777,86 +17348,86 @@
           <t>Право</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>77966</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G128" s="3"/>
       <c r="H128" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I128" s="9"/>
       <c r="J128" s="7" t="inlineStr">
         <is>
           <t>УП 11019919</t>
         </is>
       </c>
       <c r="K128" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>78419</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="7" t="inlineStr">
         <is>
           <t>- 11065</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J129" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D130" s="3"/>
@@ -18021,51 +17592,51 @@
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
         <v>78416</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I134" s="9"/>
       <c r="J134" s="7" t="inlineStr">
         <is>
           <t>УП 11019923</t>
         </is>
       </c>
       <c r="K134" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
         <v>78415</v>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
           <t>Електричний транспорт</t>
@@ -18140,96 +17711,96 @@
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>78432</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G137" s="3"/>
       <c r="H137" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I137" s="9"/>
       <c r="J137" s="7" t="inlineStr">
         <is>
           <t>УП 11019925</t>
         </is>
       </c>
       <c r="K137" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D138" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E138" s="6" t="n">
         <v>77983</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I138" s="9"/>
       <c r="J138" s="7" t="inlineStr">
         <is>
           <t>УП 11019924</t>
         </is>
       </c>
       <c r="K138" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>78417</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
@@ -18349,225 +17920,225 @@
       <c r="E142" s="6" t="n">
         <v>9793</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>адаптивна фізична культура та реабілітація</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I142" s="9"/>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t>УП 11014053</t>
         </is>
       </c>
       <c r="K142" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
         <v>28711</v>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
           <t>Спеціальна психологія та психотерапія</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H143" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I143" s="9"/>
       <c r="J143" s="7" t="inlineStr">
         <is>
           <t>УП 11014053</t>
         </is>
       </c>
       <c r="K143" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>016</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
         <v>47341</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I144" s="9"/>
       <c r="J144" s="7" t="inlineStr">
         <is>
           <t>УП 11014053</t>
         </is>
       </c>
       <c r="K144" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
         <v>16921</v>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H145" s="7" t="inlineStr">
         <is>
           <t>УП 11014066</t>
         </is>
       </c>
       <c r="I145" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J145" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K145" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
         <v>16944</v>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H146" s="7" t="inlineStr">
         <is>
           <t>УП 11014065</t>
         </is>
       </c>
       <c r="I146" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J146" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K146" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D147" s="3"/>
@@ -18869,96 +18440,96 @@
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
         <v>25821</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Філологія (переклад)</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
           <t>УП 11014064</t>
         </is>
       </c>
       <c r="I154" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
         <v>26974</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Філологія (Українська мова та література)</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H155" s="7" t="inlineStr">
         <is>
           <t>УП 11014063</t>
         </is>
       </c>
       <c r="I155" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J155" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D156" s="3"/>
@@ -19239,96 +18810,96 @@
       <c r="E162" s="6" t="n">
         <v>10527</v>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I162" s="9"/>
       <c r="J162" s="7" t="inlineStr">
         <is>
           <t>УП 11014052</t>
         </is>
       </c>
       <c r="K162" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
         <v>36109</v>
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H163" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I163" s="9"/>
       <c r="J163" s="7" t="inlineStr">
         <is>
           <t>УП 11014052</t>
         </is>
       </c>
       <c r="K163" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
           <t>055</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
         <v>9947</v>
       </c>
       <c r="F164" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
@@ -19509,96 +19080,96 @@
       <c r="E168" s="6" t="n">
         <v>17115</v>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H168" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I168" s="9"/>
       <c r="J168" s="7" t="inlineStr">
         <is>
           <t>УП 11014057</t>
         </is>
       </c>
       <c r="K168" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
         <v>20636</v>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>Державний фінансовий контроль</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H169" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I169" s="9"/>
       <c r="J169" s="7" t="inlineStr">
         <is>
           <t>УП 11014057</t>
         </is>
       </c>
       <c r="K169" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>17171</v>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -19689,141 +19260,141 @@
       <c r="E172" s="6" t="n">
         <v>61672</v>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H172" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I172" s="9"/>
       <c r="J172" s="7" t="inlineStr">
         <is>
           <t>УП 11017680</t>
         </is>
       </c>
       <c r="K172" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
         <v>16920</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H173" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I173" s="9"/>
       <c r="J173" s="7" t="inlineStr">
         <is>
           <t>УП 11014056</t>
         </is>
       </c>
       <c r="K173" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
         <v>20658</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
           <t>Менеджмент і світова економічна кон'юктура</t>
         </is>
       </c>
       <c r="G174" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I174" s="9"/>
       <c r="J174" s="7" t="inlineStr">
         <is>
           <t>УП 11014056</t>
         </is>
       </c>
       <c r="K174" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>074</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
         <v>17170</v>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -20037,96 +19608,96 @@
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
         <v>47350</v>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H180" s="7" t="inlineStr">
         <is>
           <t>- 5129</t>
         </is>
       </c>
       <c r="I180" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J180" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K180" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>58503</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H181" s="7" t="inlineStr">
         <is>
           <t>- 5129</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J181" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D182" s="3"/>
@@ -20301,96 +19872,96 @@
       <c r="C186" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
         <v>29785</v>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H186" s="7" t="inlineStr">
         <is>
           <t>УП 11014060</t>
         </is>
       </c>
       <c r="I186" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J186" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K186" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B187" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
         <v>8131</v>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H187" s="7" t="inlineStr">
         <is>
           <t>УП 11014059</t>
         </is>
       </c>
       <c r="I187" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J187" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K187" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B188" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D188" s="3"/>
@@ -20663,51 +20234,51 @@
       <c r="E194" s="6" t="n">
         <v>10121</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I194" s="9"/>
       <c r="J194" s="7" t="inlineStr">
         <is>
           <t>УП 11014047</t>
         </is>
       </c>
       <c r="K194" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B195" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
         <v>62485</v>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
           <t>Терапевтичне садівництво</t>
@@ -20892,51 +20463,51 @@
       <c r="E199" s="6" t="n">
         <v>61586</v>
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H199" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I199" s="9"/>
       <c r="J199" s="7" t="inlineStr">
         <is>
           <t>УП 11017684</t>
         </is>
       </c>
       <c r="K199" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B200" s="7" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="6" t="n">
         <v>61811</v>
       </c>
       <c r="F200" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
@@ -20980,96 +20551,96 @@
       <c r="E201" s="6" t="n">
         <v>9632</v>
       </c>
       <c r="F201" s="3" t="inlineStr">
         <is>
           <t>управління міжнародними соціальними проектами і програмами</t>
         </is>
       </c>
       <c r="G201" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H201" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I201" s="9"/>
       <c r="J201" s="7" t="inlineStr">
         <is>
           <t>УП 11014051</t>
         </is>
       </c>
       <c r="K201" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
         <v>37301</v>
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I202" s="9"/>
       <c r="J202" s="7" t="inlineStr">
         <is>
           <t>УП 11014051</t>
         </is>
       </c>
       <c r="K202" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
         <v>21717</v>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
           <t>Міжнародний туризм</t>
@@ -21279,51 +20850,51 @@
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
         <v>61060</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
           <t>УП 11017685</t>
         </is>
       </c>
       <c r="I208" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D209" s="3"/>
@@ -21375,468 +20946,468 @@
       <c r="E210" s="6" t="n">
         <v>21673</v>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H210" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I210" s="9"/>
       <c r="J210" s="7" t="inlineStr">
         <is>
           <t>УП 11014054</t>
         </is>
       </c>
       <c r="K210" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B211" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
         <v>21674</v>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Міжнародна інформація</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H211" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I211" s="9"/>
       <c r="J211" s="7" t="inlineStr">
         <is>
           <t>УП 11014045</t>
         </is>
       </c>
       <c r="K211" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
         <v>47356</v>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I212" s="9"/>
       <c r="J212" s="7" t="inlineStr">
         <is>
           <t>УП 11014045</t>
         </is>
       </c>
       <c r="K212" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
           <t>A6</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D213" s="3" t="inlineStr">
         <is>
           <t>Корекційна психопедагогіка</t>
         </is>
       </c>
       <c r="E213" s="6" t="n">
         <v>78601</v>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
           <t>Спеціальна освіта (Корекційна психопедагогіка)</t>
         </is>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H213" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I213" s="9"/>
       <c r="J213" s="7" t="inlineStr">
         <is>
           <t>УП 11019927</t>
         </is>
       </c>
       <c r="K213" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B214" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E214" s="6" t="n">
         <v>78594</v>
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>Філологія (Переклад)</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H214" s="7" t="inlineStr">
         <is>
           <t>УП 11014064</t>
         </is>
       </c>
       <c r="I214" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J214" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K214" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B215" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D215" s="3" t="inlineStr">
         <is>
           <t>Українська мова та література</t>
         </is>
       </c>
       <c r="E215" s="6" t="n">
         <v>78598</v>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
           <t>Філологія (Українська мова та література)</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H215" s="7" t="inlineStr">
         <is>
           <t>УП 11014063</t>
         </is>
       </c>
       <c r="I215" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J215" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K215" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B216" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
         <v>78586</v>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G216" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H216" s="7" t="inlineStr">
         <is>
           <t>УП 11014065</t>
         </is>
       </c>
       <c r="I216" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J216" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K216" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B217" s="7" t="inlineStr">
         <is>
           <t>B2</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
         <v>78585</v>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H217" s="7" t="inlineStr">
         <is>
           <t>УП 11014066</t>
         </is>
       </c>
       <c r="I217" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J217" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K217" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B218" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
         <v>78582</v>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H218" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I218" s="9"/>
       <c r="J218" s="7" t="inlineStr">
         <is>
           <t>УП 11019929</t>
         </is>
       </c>
       <c r="K218" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B219" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
         <v>78583</v>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H219" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I219" s="9"/>
       <c r="J219" s="7" t="inlineStr">
         <is>
           <t>УП 11019928</t>
         </is>
       </c>
       <c r="K219" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
         <v>78587</v>
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -21882,186 +21453,186 @@
       <c r="E221" s="6" t="n">
         <v>78574</v>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H221" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I221" s="9"/>
       <c r="J221" s="7" t="inlineStr">
         <is>
           <t>УП 11019931</t>
         </is>
       </c>
       <c r="K221" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B222" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
         <v>78575</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I222" s="9"/>
       <c r="J222" s="7" t="inlineStr">
         <is>
           <t>УП 11019932</t>
         </is>
       </c>
       <c r="K222" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
         <v>78576</v>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H223" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I223" s="9"/>
       <c r="J223" s="7" t="inlineStr">
         <is>
           <t>УП 11019933</t>
         </is>
       </c>
       <c r="K223" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B224" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
         <v>78577</v>
       </c>
       <c r="F224" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G224" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I224" s="9"/>
       <c r="J224" s="7" t="inlineStr">
         <is>
           <t>УП 11019934</t>
         </is>
       </c>
       <c r="K224" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="6" t="n">
         <v>78578</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -22105,90 +21676,90 @@
       <c r="E226" s="6" t="n">
         <v>77967</v>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I226" s="9"/>
       <c r="J226" s="7" t="inlineStr">
         <is>
           <t>УП 11019935</t>
         </is>
       </c>
       <c r="K226" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>E1</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
         <v>78572</v>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H227" s="7" t="inlineStr">
         <is>
           <t>- 11066</t>
         </is>
       </c>
       <c r="I227" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J227" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K227" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D228" s="3"/>
@@ -22277,96 +21848,96 @@
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
         <v>78580</v>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
           <t>УП 11014060</t>
         </is>
       </c>
       <c r="I230" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K230" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
         <v>78581</v>
       </c>
       <c r="F231" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H231" s="7" t="inlineStr">
         <is>
           <t>УП 11014059</t>
         </is>
       </c>
       <c r="I231" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J231" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K231" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B232" s="7" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D232" s="3"/>
@@ -22418,51 +21989,51 @@
       <c r="E233" s="6" t="n">
         <v>78569</v>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H233" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I233" s="9"/>
       <c r="J233" s="7" t="inlineStr">
         <is>
           <t>УП 11019938</t>
         </is>
       </c>
       <c r="K233" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
         <v>78573</v>
       </c>
       <c r="F234" s="3" t="inlineStr">
         <is>
           <t>Оздоровче садівництво</t>
@@ -22508,100 +22079,100 @@
       <c r="E235" s="6" t="n">
         <v>78584</v>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H235" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I235" s="9"/>
       <c r="J235" s="7" t="inlineStr">
         <is>
           <t>УП 11019940</t>
         </is>
       </c>
       <c r="K235" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B236" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D236" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E236" s="6" t="n">
         <v>77984</v>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I236" s="9"/>
       <c r="J236" s="7" t="inlineStr">
         <is>
           <t>УП 11019939</t>
         </is>
       </c>
       <c r="K236" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D237" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E237" s="6" t="n">
         <v>77950</v>
@@ -22643,51 +22214,51 @@
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
         <v>78589</v>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
           <t>УП 11017685</t>
         </is>
       </c>
       <c r="I238" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K238" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D239" s="3"/>