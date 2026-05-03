--- v3 (2026-03-15)
+++ v4 (2026-05-03)
@@ -868,51 +868,51 @@
       </c>
       <c r="B7" s="7" t="n">
         <v>111</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5220 Продавець продовольчих товарів
 5220 Продавець непродовольчих товарів</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
         <v>53</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>