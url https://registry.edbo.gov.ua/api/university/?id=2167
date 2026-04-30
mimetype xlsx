--- v1 (2026-03-04)
+++ v2 (2026-04-30)
@@ -234,51 +234,55 @@
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Код головного закладу</t>
         </is>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Коротка назва</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
           <t>ДПТНЗ "Кам`янський ЦППРК"</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
-      <c r="B5" s="3"/>
+      <c r="B5" s="3" t="inlineStr">
+        <is>
+          <t>State Vocational and Technical Educational Institution "Kamensk Center for Training and Retraining of Workers"</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
           <t>1966</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
@@ -1210,51 +1214,51 @@
       </c>
       <c r="B4" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>73</v>
       </c>
       <c r="C6" s="7" t="n">