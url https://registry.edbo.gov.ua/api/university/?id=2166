--- v2 (2026-03-12)
+++ v3 (2026-04-30)
@@ -1437,51 +1437,51 @@
       </c>
       <c r="B3" s="8" t="n">
         <v>88</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5129 Майстер ресторанного обслуговування</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>86</v>
       </c>
       <c r="C5" s="8" t="n">
@@ -1506,51 +1506,51 @@
       </c>
       <c r="B6" s="8" t="n">
         <v>50</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7412 Пекар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8159 Лаборант хімічного аналізу</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>25</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>