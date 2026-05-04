--- v2 (2026-03-19)
+++ v3 (2026-05-04)
@@ -1517,51 +1517,51 @@
       </c>
       <c r="B12" s="7" t="n">
         <v>29</v>
       </c>
       <c r="C12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю
 8211 Оператор верстатів з програмним керуванням</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
         <v>75</v>
       </c>
       <c r="C14" s="7" t="n">