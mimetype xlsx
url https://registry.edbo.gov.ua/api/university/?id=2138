--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -749,142 +749,142 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>64</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>6113 Квітникар
 6113 Озеленювач</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>6121 Оператор із штучного осіменіння тварин та птиці
 6121 Санітар ветеринарний</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>6123 Бджоляр</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>6141 Лісник
 8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>1</v>
       </c>