--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -1169,74 +1169,74 @@
         </is>
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник систем утеплення будівель
 7141 Маляр</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C4" s="7" t="n">
@@ -1284,51 +1284,51 @@
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>39</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>