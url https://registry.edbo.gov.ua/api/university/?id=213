--- v2 (2026-02-12)
+++ v3 (2026-04-14)
@@ -1471,54 +1471,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>57631</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>- 19996</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -2002,54 +2004,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>26736</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>- 20030</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
@@ -2250,51 +2254,51 @@
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>26155</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>- 1840</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -2531,54 +2535,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>52357</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I31" s="9"/>
+          <t>- 20027</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
@@ -3556,51 +3562,51 @@
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>82002</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>- 16925</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t>УД 22020450</t>
         </is>
       </c>
       <c r="K56" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
@@ -4514,51 +4520,51 @@
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
         <v>33970</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
           <t>- 2669</t>
         </is>
       </c>
       <c r="I78" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
@@ -5598,51 +5604,51 @@
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
         <v>82246</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
           <t>- 16928</t>
         </is>
       </c>
       <c r="I102" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D103" s="3"/>
@@ -6173,51 +6179,51 @@
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
         <v>36167</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G115" s="3"/>
       <c r="H115" s="7" t="inlineStr">
         <is>
           <t>- 1977</t>
         </is>
       </c>
       <c r="I115" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J115" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D116" s="3"/>
@@ -6382,141 +6388,141 @@
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>37234</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
           <t>- 687</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
         <v>37235</v>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H121" s="7" t="inlineStr">
         <is>
           <t>- 1256</t>
         </is>
       </c>
       <c r="I121" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J121" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K121" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
         <v>37236</v>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H122" s="7" t="inlineStr">
         <is>
           <t>- 767</t>
         </is>
       </c>
       <c r="I122" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J122" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K122" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D123" s="3"/>
@@ -6560,141 +6566,141 @@
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>82006</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H124" s="7" t="inlineStr">
         <is>
           <t>- 16931</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>82248</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H125" s="7" t="inlineStr">
         <is>
           <t>- 16932</t>
         </is>
       </c>
       <c r="I125" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J125" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>H5</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>82025</v>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H126" s="7" t="inlineStr">
         <is>
           <t>- 16933</t>
         </is>
       </c>
       <c r="I126" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J126" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K126" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K126"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -7161,51 +7167,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
@@ -7458,51 +7464,51 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
@@ -7890,114 +7896,114 @@
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>95</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>103</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -8121,51 +8127,51 @@
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>52</v>
       </c>
       <c r="F43" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Гідротехнічне будівництво, водна інженерія та водні технології</t>
@@ -8184,51 +8190,51 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F45" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
@@ -8286,51 +8292,51 @@
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F48" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
@@ -8418,51 +8424,51 @@
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>207</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Водні біоресурси та аквакультура</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>90</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
@@ -9050,51 +9056,51 @@
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F71" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>