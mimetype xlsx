--- v3 (2026-03-14)
+++ v4 (2026-04-30)
@@ -720,168 +720,172 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="F2" s="6" t="n">
         <v>230</v>
       </c>
       <c r="G2" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H2" s="9"/>
+          <t>УД 11008742</t>
+        </is>
+      </c>
+      <c r="H2" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>230</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
           <t>УД 11008742</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.03.2021 № 33-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>200</v>
       </c>
       <c r="G4" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="H4" s="9"/>
+          <t>УД 11007047</t>
+        </is>
+      </c>
+      <c r="H4" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>200</v>
       </c>
       <c r="G5" s="8" t="inlineStr">
         <is>
           <t>УД 11007047</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.03.2021 № 33-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L4"/>
@@ -1257,92 +1261,92 @@
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>18808</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
           <t>УД 11002964</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>25345</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
           <t>УД 11005162</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
@@ -1378,51 +1382,51 @@
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>14655</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="8" t="inlineStr">
         <is>
           <t>УД 11008742</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
@@ -1665,93 +1669,97 @@
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E13" s="6" t="n">
         <v>78263</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I13" s="9"/>
+          <t>УД 11002964</t>
+        </is>
+      </c>
+      <c r="I13" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>78267</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I14" s="9"/>
+          <t>УД 11005162</t>
+        </is>
+      </c>
+      <c r="I14" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
@@ -1782,54 +1790,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>78268</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I16" s="9"/>
+          <t>УД 11008742</t>
+        </is>
+      </c>
+      <c r="I16" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J16" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
@@ -1991,631 +2001,641 @@
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>25632</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H21" s="8" t="inlineStr">
         <is>
           <t>УД 11006998</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J21" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>25628</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H22" s="8" t="inlineStr">
         <is>
           <t>УД 11007301</t>
         </is>
       </c>
       <c r="I22" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>15940</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H23" s="8" t="inlineStr">
         <is>
           <t>УД 11007047</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J23" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>25565</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Міське будівництво та господарство</t>
         </is>
       </c>
       <c r="G24" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t>УД 11006999</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
         <v>25593</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
           <t>Промислове та цивільне будівництво</t>
         </is>
       </c>
       <c r="G25" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H25" s="8" t="inlineStr">
         <is>
           <t>УД 11009001</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J25" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>25594</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
           <t>Водопостачання та водовідведення</t>
         </is>
       </c>
       <c r="G26" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H26" s="8" t="inlineStr">
         <is>
           <t>УД 11007000</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J26" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>25595</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Теплогазопостачання і вентиляція</t>
         </is>
       </c>
       <c r="G27" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H27" s="8" t="inlineStr">
         <is>
           <t>УД 11006827</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J27" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B28" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>25596</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Інженерна геодезія</t>
         </is>
       </c>
       <c r="G28" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H28" s="8" t="inlineStr">
         <is>
           <t>УД 11009003</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J28" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>25597</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G29" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H29" s="8" t="inlineStr">
         <is>
           <t>УД 11009002</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J29" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>78273</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G30" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H30" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I30" s="9"/>
+          <t>УД 11006998</t>
+        </is>
+      </c>
+      <c r="I30" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J30" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B31" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>78277</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H31" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I31" s="9"/>
+          <t>УД 11007301</t>
+        </is>
+      </c>
+      <c r="I31" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J31" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>78276</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
           <t>Архітектура будівель та споруд</t>
         </is>
       </c>
       <c r="G32" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H32" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I32" s="9"/>
+          <t>УД 11007047</t>
+        </is>
+      </c>
+      <c r="I32" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J32" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>78278</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Інженерна геодезія</t>
         </is>
       </c>
       <c r="G33" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H33" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I33" s="9"/>
+          <t>УД 11009003</t>
+        </is>
+      </c>
+      <c r="I33" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J33" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>78279</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Землеустрій та кадастр</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H34" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I34" s="9"/>
+          <t>УД 11009002</t>
+        </is>
+      </c>
+      <c r="I34" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
@@ -2654,140 +2674,146 @@
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>78281</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Промислове та цивільне будівництво</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H36" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I36" s="9"/>
+          <t>УД 11009001</t>
+        </is>
+      </c>
+      <c r="I36" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J36" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>78282</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Теплогазопостачання і вентиляція</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H37" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I37" s="9"/>
+          <t>УД 11006827</t>
+        </is>
+      </c>
+      <c r="I37" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J37" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>78283</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Міське будівництво та господарство</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H38" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I38" s="9"/>
+          <t>УД 11006999</t>
+        </is>
+      </c>
+      <c r="I38" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J38" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
@@ -2826,54 +2852,56 @@
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
         <v>88489</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Водопостачання та водовідведення</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H40" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I40" s="9"/>
+          <t>УД 11007000</t>
+        </is>
+      </c>
+      <c r="I40" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J40" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
@@ -3222,84 +3250,84 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>G17</t>
         </is>
       </c>
@@ -3354,87 +3382,87 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
@@ -3453,153 +3481,153 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>24</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>628</v>
+        <v>613</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
@@ -3754,51 +3782,51 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>G19</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>74</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>