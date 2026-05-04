--- v3 (2026-03-19)
+++ v4 (2026-05-04)
@@ -1405,51 +1405,51 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>24</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 4222 Офіс-адміністратор</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 4212 Касир (в банку)
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>24</v>
       </c>