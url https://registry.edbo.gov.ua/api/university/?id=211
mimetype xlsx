--- v1 (2026-02-15)
+++ v2 (2026-04-07)
@@ -1362,160 +1362,160 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
       <c r="J1" s="5" t="inlineStr">
         <is>
           <t>Сертифікат про акредитацію спеціальності</t>
         </is>
       </c>
       <c r="K1" s="5" t="inlineStr">
         <is>
           <t>Дата закінчення дії </t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>16539</v>
+        <v>18715</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>18715</v>
+        <v>18690</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K3" s="9"/>
+          <t>УП 21009573</t>
+        </is>
+      </c>
+      <c r="K3" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>18690</v>
+        <v>88566</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
-          <t>УП 21009573</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>74219</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
@@ -1750,51 +1750,51 @@
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -1816,51 +1816,51 @@
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>
@@ -1879,54 +1879,54 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F6" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">