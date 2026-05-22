--- v2 (2026-04-07)
+++ v3 (2026-05-22)
@@ -1816,51 +1816,51 @@
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Право</t>