--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -745,94 +745,94 @@
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>90</v>
       </c>
       <c r="G3" s="8" t="inlineStr">
         <is>
-          <t> 10536</t>
+          <t> 20778</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 09.05.2023 № 162-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>46</v>
       </c>
       <c r="G4" s="8" t="inlineStr">
         <is>
-          <t> 10536</t>
+          <t> 20778</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
@@ -1106,55 +1106,55 @@
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="F12" s="6" t="n">
         <v>900</v>
       </c>
       <c r="G12" s="8" t="inlineStr">
         <is>
-          <t> 1942</t>
+          <t> 20192</t>
         </is>
       </c>
       <c r="H12" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="inlineStr">
@@ -1453,55 +1453,55 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="F21" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G21" s="8" t="inlineStr">
         <is>
-          <t> 1491</t>
+          <t> 20191</t>
         </is>
       </c>
       <c r="H21" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="3" t="inlineStr">
@@ -2378,100 +2378,100 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>20587</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
-          <t>- 10536</t>
+          <t>- 20778</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>61664</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 10536</t>
+          <t>- 20778</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
@@ -2558,55 +2558,55 @@
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>9705</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H6" s="8" t="inlineStr">
         <is>
-          <t>- 1942</t>
+          <t>- 20192</t>
         </is>
       </c>
       <c r="I6" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J6" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
@@ -3180,55 +3180,55 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>27186</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
-          <t>- 1491</t>
+          <t>- 20191</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46387</v>
+        <v>48030</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -3725,88 +3725,88 @@
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
@@ -3861,51 +3861,51 @@
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I4</t>
         </is>
       </c>
@@ -4038,84 +4038,84 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
@@ -4545,51 +4545,51 @@
       <c r="H25" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>20</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>