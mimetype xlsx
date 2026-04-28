--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -1120,55 +1120,55 @@
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>40</v>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
-          <t> 11377</t>
+          <t> 20639</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 01.07.2021 № 81-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
@@ -1877,56 +1877,54 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="F26" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G26" s="7" t="inlineStr">
         <is>
-          <t> 10615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="H26" s="9"/>
       <c r="I26" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 07.09.2022 № 195-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>263</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="3" t="inlineStr">
         <is>
@@ -2929,54 +2927,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>64014</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт: інклюзивність та освіта</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>- 20543</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -3011,54 +3011,56 @@
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>53130</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Дизайн. Графічний дизайн</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I7" s="9"/>
+          <t>- 20535</t>
+        </is>
+      </c>
+      <c r="I7" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
@@ -4614,51 +4616,51 @@
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>55837</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t>- 6277</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D47" s="3"/>
@@ -4733,55 +4735,55 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>51795</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
-          <t>- 11377</t>
+          <t>- 20639</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
-        <v>46134</v>
+        <v>46498</v>
       </c>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D50" s="3"/>
@@ -6694,51 +6696,51 @@
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>67302</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="7" t="inlineStr">
         <is>
           <t>- 18244</t>
         </is>
       </c>
       <c r="I96" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D97" s="3"/>
@@ -7194,51 +7196,51 @@
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>33712</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
           <t>- 6274</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
@@ -7382,56 +7384,54 @@
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
         <v>64015</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт: рекреація та реабілітація</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>- 11296</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I112" s="9"/>
       <c r="J112" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
@@ -8611,51 +8611,51 @@
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>33674</v>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H139" s="7" t="inlineStr">
         <is>
           <t>- 6272</t>
         </is>
       </c>
       <c r="I139" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J139" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K139" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D140" s="3"/>
@@ -8746,51 +8746,51 @@
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
         <v>40828</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
           <t>- 6267</t>
         </is>
       </c>
       <c r="I142" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D143" s="3"/>
@@ -8836,51 +8836,51 @@
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
         <v>33696</v>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H144" s="7" t="inlineStr">
         <is>
           <t>- 6273</t>
         </is>
       </c>
       <c r="I144" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J144" s="7" t="inlineStr">
         <is>
           <t>УД 13016199</t>
         </is>
       </c>
       <c r="K144" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
@@ -9241,96 +9241,96 @@
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
         <v>33643</v>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H153" s="7" t="inlineStr">
         <is>
           <t>- 6275</t>
         </is>
       </c>
       <c r="I153" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J153" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K153" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
         <v>55842</v>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H154" s="7" t="inlineStr">
         <is>
           <t>- 6276</t>
         </is>
       </c>
       <c r="I154" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J154" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K154" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D155" s="3"/>
@@ -9376,51 +9376,51 @@
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>55844</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
           <t>- 6278</t>
         </is>
       </c>
       <c r="I156" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D157" s="3"/>
@@ -9877,51 +9877,51 @@
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
         <v>33952</v>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H167" s="7" t="inlineStr">
         <is>
           <t>- 6270</t>
         </is>
       </c>
       <c r="I167" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J167" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K167" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D168" s="3"/>
@@ -10198,56 +10198,54 @@
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
         <v>67664</v>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт: відновлення та оздоровлення</t>
         </is>
       </c>
       <c r="G174" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H174" s="7" t="inlineStr">
         <is>
-          <t>- 18224</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I174" s="9"/>
       <c r="J174" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K174" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
@@ -11024,51 +11022,51 @@
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
         <v>67902</v>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G192" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H192" s="7" t="inlineStr">
         <is>
           <t>- 18241</t>
         </is>
       </c>
       <c r="I192" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J192" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K192" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B193" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D193" s="3"/>
@@ -11204,51 +11202,51 @@
       <c r="C196" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
         <v>67815</v>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H196" s="7" t="inlineStr">
         <is>
           <t>- 18228</t>
         </is>
       </c>
       <c r="I196" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J196" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K196" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B197" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D197" s="3"/>
@@ -11294,51 +11292,51 @@
       <c r="C198" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
         <v>67819</v>
       </c>
       <c r="F198" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="G198" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H198" s="7" t="inlineStr">
         <is>
           <t>- 18229</t>
         </is>
       </c>
       <c r="I198" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J198" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K198" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B199" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D199" s="3"/>
@@ -11433,51 +11431,51 @@
       </c>
       <c r="D201" s="3" t="inlineStr">
         <is>
           <t>Верстати та інструменти</t>
         </is>
       </c>
       <c r="E201" s="6" t="n">
         <v>82365</v>
       </c>
       <c r="F201" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G201" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H201" s="7" t="inlineStr">
         <is>
           <t>- 18230</t>
         </is>
       </c>
       <c r="I201" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J201" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K201" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B202" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>Технології легкої промисловості</t>
         </is>
       </c>
       <c r="D202" s="3"/>
@@ -11568,51 +11566,51 @@
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
         <v>67876</v>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H204" s="7" t="inlineStr">
         <is>
           <t>- 18232</t>
         </is>
       </c>
       <c r="I204" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J204" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K204" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B205" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D205" s="3"/>
@@ -11791,51 +11789,51 @@
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
         <v>67878</v>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H209" s="7" t="inlineStr">
         <is>
           <t>- 18233</t>
         </is>
       </c>
       <c r="I209" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J209" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K209" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B210" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D210" s="3"/>
@@ -11924,51 +11922,51 @@
       <c r="C212" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
         <v>67884</v>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H212" s="7" t="inlineStr">
         <is>
           <t>- 18235</t>
         </is>
       </c>
       <c r="I212" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J212" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K212" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B213" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D213" s="3"/>
@@ -12368,54 +12366,56 @@
         <is>
           <t>017</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
         <v>64016</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I222" s="9"/>
+          <t>- 20542</t>
+        </is>
+      </c>
+      <c r="I222" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K222" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
@@ -12456,55 +12456,55 @@
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
         <v>37384</v>
       </c>
       <c r="F224" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G224" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
-          <t>- 12780</t>
+          <t>- 20554</t>
         </is>
       </c>
       <c r="I224" s="9" t="n">
-        <v>46170</v>
+        <v>46498</v>
       </c>
       <c r="J224" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K224" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D225" s="3"/>
@@ -12593,51 +12593,51 @@
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
         <v>37534</v>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H227" s="7" t="inlineStr">
         <is>
           <t>- 6271</t>
         </is>
       </c>
       <c r="I227" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J227" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K227" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D228" s="3"/>
@@ -12814,55 +12814,55 @@
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
         <v>37390</v>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
-          <t>- 12850</t>
+          <t>- 20616</t>
         </is>
       </c>
       <c r="I232" s="9" t="n">
-        <v>46170</v>
+        <v>46498</v>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D233" s="3"/>
@@ -13029,56 +13029,54 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
         <v>54073</v>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G237" s="3"/>
       <c r="H237" s="7" t="inlineStr">
         <is>
-          <t>- 10615</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I237" s="9"/>
       <c r="J237" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K237" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
@@ -13475,51 +13473,51 @@
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
         <v>67930</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H247" s="7" t="inlineStr">
         <is>
           <t>- 18214</t>
         </is>
       </c>
       <c r="I247" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J247" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K247" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D248" s="3"/>
@@ -14178,51 +14176,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B12</t>
         </is>
       </c>
@@ -14417,54 +14415,54 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -15150,51 +15148,51 @@
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>19</v>
       </c>
       <c r="F34" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
@@ -15316,54 +15314,54 @@
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>J7</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
@@ -15699,120 +15697,120 @@
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F50" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -15867,51 +15865,51 @@
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F55" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -15930,54 +15928,54 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -16062,54 +16060,54 @@
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -16131,51 +16129,51 @@
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>35</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
@@ -16296,51 +16294,51 @@
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>104</v>
       </c>
       <c r="F68" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
@@ -16656,87 +16654,87 @@
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F79" s="6" t="n">
         <v>29</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F80" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
@@ -16791,151 +16789,151 @@
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>81</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E85" s="6" t="n">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
@@ -16957,51 +16955,51 @@
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F88" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
@@ -17056,84 +17054,84 @@
       <c r="H90" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F91" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
@@ -17163,51 +17161,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E94" s="6" t="n">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F94" s="6" t="n">
         <v>29</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
@@ -17648,51 +17646,51 @@
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -18511,51 +18509,51 @@
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -19274,117 +19272,117 @@
       <c r="H156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="F157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>14</v>
       </c>
       <c r="F158" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
@@ -19604,84 +19602,84 @@
       <c r="H166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
@@ -19769,51 +19767,51 @@
       <c r="H171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
           <t>273</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Залізничний транспорт</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I172"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>