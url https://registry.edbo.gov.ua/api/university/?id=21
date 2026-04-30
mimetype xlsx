--- v3 (2026-04-28)
+++ v4 (2026-04-30)
@@ -18942,51 +18942,51 @@
       <c r="H146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B147" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F147" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
@@ -19470,51 +19470,51 @@
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>