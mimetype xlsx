--- v2 (2026-02-27)
+++ v3 (2026-04-16)
@@ -1183,51 +1183,51 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>28</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>102</v>
+        <v>85</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>29</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
@@ -1275,51 +1275,51 @@
       <c r="B6" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8332 Машиніст крана автомобільного
 7215 Стропальник</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>73</v>